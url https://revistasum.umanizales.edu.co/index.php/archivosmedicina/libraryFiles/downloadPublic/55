--- v0 (2026-08-12)
+++ v1 (2026-10-02)
@@ -5,1684 +5,1686 @@
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="22D4FF20" w:rsidP="22D4FF20" w:rsidRDefault="22D4FF20" w14:paraId="6818B89B" w14:textId="390478AC">
-[...6 lines deleted...]
-    <w:p w:rsidR="300ED294" w:rsidP="22D4FF20" w:rsidRDefault="1E2E7E8B" w14:paraId="75790D8D" w14:textId="0F1A02FB">
+    <w:p w14:paraId="6818B89B" w14:textId="390478AC" w:rsidR="22D4FF20" w:rsidRDefault="22D4FF20" w:rsidP="22D4FF20">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="75790D8D" w14:textId="0F1A02FB" w:rsidR="300ED294" w:rsidRDefault="1E2E7E8B" w:rsidP="22D4FF20">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="1E2E7E8B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
-        <w:t xml:space="preserve">Colombia, / 2026</w:t>
-[...16 lines deleted...]
-    <w:p w:rsidRPr="00703EF7" w:rsidR="00D46C1F" w:rsidP="003A2499" w:rsidRDefault="00740F06" w14:paraId="597FF278" w14:textId="5B3DB876">
+        <w:t>Colombia, / 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45EE13F2" w14:textId="78F8E8B1" w:rsidR="00D46C1F" w:rsidRDefault="00D46C1F" w:rsidP="003A2499">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0003B9FA" w14:textId="77777777" w:rsidR="00E1112F" w:rsidRPr="00703EF7" w:rsidRDefault="00E1112F" w:rsidP="003A2499">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="597FF278" w14:textId="5B3DB876" w:rsidR="00D46C1F" w:rsidRPr="00703EF7" w:rsidRDefault="00740F06" w:rsidP="003A2499">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00703EF7">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">Editor</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidRPr="00703EF7" w:rsidR="00D46C1F" w:rsidP="003A2499" w:rsidRDefault="00D46C1F" w14:paraId="1C85D158" w14:textId="77777777">
+        <w:t>Editor</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C85D158" w14:textId="77777777" w:rsidR="00D46C1F" w:rsidRPr="00703EF7" w:rsidRDefault="00D46C1F" w:rsidP="003A2499">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00703EF7">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">Archivos de Medicina Journal (Manizales)</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidRPr="00703EF7" w:rsidR="00D46C1F" w:rsidP="003A2499" w:rsidRDefault="00D46C1F" w14:paraId="54BCD816" w14:textId="77777777">
+        <w:t>Archivos de Medicina Journal (Manizales)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54BCD816" w14:textId="77777777" w:rsidR="00D46C1F" w:rsidRPr="004E569C" w:rsidRDefault="00D46C1F" w:rsidP="003A2499">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00703EF7">
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E569C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
-        </w:rPr>
-[...3 lines deleted...]
-    <w:p w:rsidRPr="00703EF7" w:rsidR="00D46C1F" w:rsidP="003A2499" w:rsidRDefault="00D46C1F" w14:paraId="6BBAA9E4" w14:textId="77777777">
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>University of Manizales</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6BBAA9E4" w14:textId="77777777" w:rsidR="00D46C1F" w:rsidRPr="004E569C" w:rsidRDefault="00D46C1F" w:rsidP="003A2499">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00703EF7">
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E569C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
-        </w:rPr>
-[...3 lines deleted...]
-    <w:p w:rsidRPr="00703EF7" w:rsidR="00D46C1F" w:rsidP="003A2499" w:rsidRDefault="00D46C1F" w14:paraId="7314913A" w14:textId="17219544">
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Manizales, Caldas, Colombia</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7314913A" w14:textId="17219544" w:rsidR="00D46C1F" w:rsidRPr="004E569C" w:rsidRDefault="00D46C1F" w:rsidP="003A2499">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00703EF7">
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E569C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidR="006A6356">
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Email:</w:t>
+      </w:r>
+      <w:r w:rsidR="006A6356" w:rsidRPr="004E569C">
         <w:rPr>
           <w:rStyle w:val="Hipervnculo"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> archmed@umanizales.edu.co</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00703EF7" w:rsidR="00D46C1F" w:rsidP="003A2499" w:rsidRDefault="00D46C1F" w14:paraId="77145295" w14:textId="77777777">
-[...21 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+    <w:p w14:paraId="77145295" w14:textId="77777777" w:rsidR="00D46C1F" w:rsidRPr="004E569C" w:rsidRDefault="00D46C1F" w:rsidP="003A2499">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="155FF033" w14:textId="77777777" w:rsidR="001E109B" w:rsidRPr="004E569C" w:rsidRDefault="001E109B" w:rsidP="003A2499">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="61B10959" w14:textId="5BAC4F85" w:rsidR="00D46C1F" w:rsidRPr="004E569C" w:rsidRDefault="00D46C1F" w:rsidP="003A2499">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E569C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Dear </w:t>
       </w:r>
-      <w:r w:rsidRPr="00703EF7" w:rsidR="00EA5255">
-[...26 lines deleted...]
-    <w:p w:rsidRPr="00703EF7" w:rsidR="00703EF7" w:rsidP="7B75D2CC" w:rsidRDefault="1E2E7E8B" w14:paraId="73CB7FC2" w14:textId="5F0BC344">
+      <w:r w:rsidR="00EA5255" w:rsidRPr="004E569C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Editor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E569C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54557955" w14:textId="77777777" w:rsidR="001624AF" w:rsidRPr="004E569C" w:rsidRDefault="001624AF">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5FC098D6" w14:textId="77777777" w:rsidR="00D46C1F" w:rsidRPr="004E569C" w:rsidRDefault="00D46C1F">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="73CB7FC2" w14:textId="5F0BC344" w:rsidR="00703EF7" w:rsidRPr="004E569C" w:rsidRDefault="1E2E7E8B" w:rsidP="7B75D2CC">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="200" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-          <w:lang w:val="es-CO" w:eastAsia="es-MX"/>
-[...12 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="en-US" w:eastAsia="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E569C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>We are submitting the article titled:</w:t>
+      </w:r>
+      <w:r w:rsidR="4F4C2B2A" w:rsidRPr="004E569C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> ______ </w:t>
       </w:r>
-      <w:r w:rsidRPr="7B75D2CC">
-[...7 lines deleted...]
-    <w:p w:rsidRPr="00703EF7" w:rsidR="00703EF7" w:rsidP="300ED294" w:rsidRDefault="00703EF7" w14:paraId="60F138D3" w14:textId="77777777">
+      <w:r w:rsidRPr="004E569C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>for review and possible publication in the journal Archivos de Medicina (Manizales).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60F138D3" w14:textId="77777777" w:rsidR="00703EF7" w:rsidRPr="004E569C" w:rsidRDefault="00703EF7" w:rsidP="300ED294">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w:rsidRPr="00703EF7" w:rsidR="00703EF7" w:rsidP="300ED294" w:rsidRDefault="1E2E7E8B" w14:paraId="211DE087" w14:textId="0173549B">
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="211DE087" w14:textId="0173549B" w:rsidR="00703EF7" w:rsidRPr="004E569C" w:rsidRDefault="1E2E7E8B" w:rsidP="300ED294">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-        </w:rPr>
-[...16 lines deleted...]
-    <w:p w:rsidRPr="00703EF7" w:rsidR="00703EF7" w:rsidP="300ED294" w:rsidRDefault="00703EF7" w14:paraId="123B67C6" w14:textId="77777777">
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E569C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The author of the article, the undersigned, agrees with its content, declares that it has not been previously published, and that it will not be submitted to any other scientific journal without first receiving the decision of the Editorial Board of the journal Archivos de Medicina (Manizales). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="123B67C6" w14:textId="77777777" w:rsidR="00703EF7" w:rsidRPr="004E569C" w:rsidRDefault="00703EF7" w:rsidP="300ED294">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w:rsidRPr="00703EF7" w:rsidR="00703EF7" w:rsidP="300ED294" w:rsidRDefault="1E2E7E8B" w14:paraId="0C08CA69" w14:textId="717F183C">
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0C08CA69" w14:textId="717F183C" w:rsidR="00703EF7" w:rsidRPr="004E569C" w:rsidRDefault="1E2E7E8B" w:rsidP="300ED294">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...50 lines deleted...]
-    <w:p w:rsidRPr="00703EF7" w:rsidR="00703EF7" w:rsidP="300ED294" w:rsidRDefault="00703EF7" w14:paraId="3DF1659B" w14:textId="70D3B749">
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E569C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Once the review process of the article has begun by the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E569C">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>journal’s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E569C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> editor and the designated peer reviewers, the author agrees not to withdraw it or submit it to another publication until the process is complete. Upon receiving the review, the author agrees to make the suggested corrections within the timeframe established by the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E569C">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>journal</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E569C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>: 30 calendar days for major revisions and 15 calendar days for minor revisions.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3DF1659B" w14:textId="70D3B749" w:rsidR="00703EF7" w:rsidRPr="004E569C" w:rsidRDefault="00703EF7" w:rsidP="300ED294">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w:rsidRPr="00DB51E3" w:rsidR="00703EF7" w:rsidP="300ED294" w:rsidRDefault="300ED294" w14:paraId="2032B0BE" w14:textId="52E5C578">
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="193F4D57" w14:textId="77777777" w:rsidR="00703EF7" w:rsidRPr="004E569C" w:rsidRDefault="00703EF7" w:rsidP="300ED294">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-          <w:b/>
-          <w:bCs/>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...20 lines deleted...]
-    <w:p w:rsidRPr="00C83B63" w:rsidR="00B42FC1" w:rsidP="300ED294" w:rsidRDefault="300ED294" w14:paraId="00FBD2AB" w14:textId="1299B16D">
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00FBD2AB" w14:textId="1299B16D" w:rsidR="00B42FC1" w:rsidRPr="004E569C" w:rsidRDefault="300ED294" w:rsidP="300ED294">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-        </w:rPr>
-[...34 lines deleted...]
-    <w:p w:rsidRPr="00B42FC1" w:rsidR="00703EF7" w:rsidRDefault="00B42FC1" w14:paraId="5033ED50" w14:textId="3F22C912">
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E569C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Articles published in the journal Archivos de Medicina (Manizales) are licensed under the Creative Commons Attribution-NonCommercial-NoDerivatives 4.0 International license: downloading and sharing are permitted provided credit is given; modifying the content is not permitted, and the work may not be used for commercial purposes. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5033ED50" w14:textId="3F22C912" w:rsidR="00703EF7" w:rsidRPr="00B42FC1" w:rsidRDefault="00B42FC1">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:color w:val="000000"/>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...9 lines deleted...]
-        </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="06C4C104" wp14:editId="452D7458">
             <wp:extent cx="1683195" cy="574968"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="1666448996" name="Imagen 1666448996">
-              <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId9"/>
+              <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId8"/>
+              <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8E2CA756-CCAA-4CCB-9B07-3F9103E9E17F}"/>
+                </a:ext>
+              </a:extLst>
             </wp:docPr>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="86573000" name="Imagen 3">
-                      <a:hlinkClick r:id="rId9"/>
+                      <a:hlinkClick r:id="rId8"/>
                     </pic:cNvPr>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId10" cstate="print">
+                    <a:blip r:embed="rId9" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1873779" cy="640070"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00A60EE8" w:rsidR="00703EF7" w:rsidP="300ED294" w:rsidRDefault="1E2E7E8B" w14:paraId="451BDE10" w14:textId="1CCB722A">
+    <w:p w14:paraId="451BDE10" w14:textId="1CCB722A" w:rsidR="00703EF7" w:rsidRPr="004E569C" w:rsidRDefault="1E2E7E8B" w:rsidP="300ED294">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...5 lines deleted...]
-        </w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E569C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">The authors’ contributions to the following phases of the manuscript are noted: </w:t>
       </w:r>
-      <w:r w:rsidR="00703EF7">
+      <w:r w:rsidR="00703EF7" w:rsidRPr="004E569C">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00703EF7" w:rsidR="00703EF7" w:rsidP="300ED294" w:rsidRDefault="300ED294" w14:paraId="5922EE7E" w14:textId="77777777">
+    <w:p w14:paraId="5922EE7E" w14:textId="77777777" w:rsidR="00703EF7" w:rsidRPr="004E569C" w:rsidRDefault="300ED294" w:rsidP="300ED294">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...9 lines deleted...]
-    <w:p w:rsidR="00703EF7" w:rsidP="300ED294" w:rsidRDefault="300ED294" w14:paraId="2C243A15" w14:textId="632FCB03">
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E569C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Substantial contribution to the study design, data collection, analysis, and interpretation.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C243A15" w14:textId="632FCB03" w:rsidR="00703EF7" w:rsidRPr="004E569C" w:rsidRDefault="300ED294" w:rsidP="300ED294">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...9 lines deleted...]
-    <w:p w:rsidRPr="00703EF7" w:rsidR="00A60EE8" w:rsidP="300ED294" w:rsidRDefault="300ED294" w14:paraId="3B8C307F" w14:textId="48E558DD">
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E569C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Writing the article or critically reviewing it.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B8C307F" w14:textId="48E558DD" w:rsidR="00A60EE8" w:rsidRPr="004E569C" w:rsidRDefault="300ED294" w:rsidP="300ED294">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...8 lines deleted...]
-      <w:r w:rsidR="00A60EE8">
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E569C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Final approval of the version submitted for possible publication.</w:t>
+      </w:r>
+      <w:r w:rsidR="00A60EE8" w:rsidRPr="004E569C">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="300ED294" w:rsidP="1E2E7E8B" w:rsidRDefault="1E2E7E8B" w14:paraId="0DBDDAED" w14:textId="22DB497D">
-[...31 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+    <w:p w14:paraId="0DBDDAED" w14:textId="22DB497D" w:rsidR="300ED294" w:rsidRPr="004E569C" w:rsidRDefault="1E2E7E8B" w:rsidP="1E2E7E8B">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E569C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Author 1:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1FF83070" w14:textId="07A01CC3" w:rsidR="1E2E7E8B" w:rsidRPr="004E569C" w:rsidRDefault="1E2E7E8B" w:rsidP="1E2E7E8B">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E569C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Author 2:  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="1E2E7E8B" w:rsidP="1E2E7E8B" w:rsidRDefault="1E2E7E8B" w14:paraId="0769A74E" w14:textId="07A3E527">
-[...12 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+    <w:p w14:paraId="0769A74E" w14:textId="07A3E527" w:rsidR="1E2E7E8B" w:rsidRPr="004E569C" w:rsidRDefault="1E2E7E8B" w:rsidP="1E2E7E8B">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E569C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Author 3: </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="1E2E7E8B" w:rsidP="1E2E7E8B" w:rsidRDefault="1E2E7E8B" w14:paraId="06074591" w14:textId="39166769">
-[...12 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+    <w:p w14:paraId="06074591" w14:textId="39166769" w:rsidR="1E2E7E8B" w:rsidRPr="004E569C" w:rsidRDefault="1E2E7E8B" w:rsidP="1E2E7E8B">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E569C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Author 4: </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="1E2E7E8B" w:rsidP="1E2E7E8B" w:rsidRDefault="1E2E7E8B" w14:paraId="72484DD3" w14:textId="7EFB5BD7">
-[...12 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+    <w:p w14:paraId="72484DD3" w14:textId="7EFB5BD7" w:rsidR="1E2E7E8B" w:rsidRPr="004E569C" w:rsidRDefault="1E2E7E8B" w:rsidP="1E2E7E8B">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E569C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Author 5: </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00703EF7" w:rsidR="00703EF7" w:rsidRDefault="00703EF7" w14:paraId="791827C9" w14:textId="77777777">
-[...6 lines deleted...]
-    <w:p w:rsidR="1E2E7E8B" w:rsidP="1E2E7E8B" w:rsidRDefault="1E2E7E8B" w14:paraId="63065713" w14:textId="19562F71">
+    <w:p w14:paraId="791827C9" w14:textId="77777777" w:rsidR="00703EF7" w:rsidRPr="004E569C" w:rsidRDefault="00703EF7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="63065713" w14:textId="19562F71" w:rsidR="1E2E7E8B" w:rsidRPr="004E569C" w:rsidRDefault="1E2E7E8B" w:rsidP="1E2E7E8B">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-        </w:rPr>
-[...38 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E569C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>We explicitly declare that there is no conflict of interest. We also declare that we did not use artificial intelligence tools to write this article.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60F60BA5" w14:textId="77777777" w:rsidR="00703EF7" w:rsidRPr="004E569C" w:rsidRDefault="00703EF7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="21FC390D" w14:textId="77777777" w:rsidR="00EF1F74" w:rsidRPr="004E569C" w:rsidRDefault="00EF1F74" w:rsidP="00116BDC">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="66D72DCF" w14:textId="111F463A" w:rsidR="00A05326" w:rsidRPr="004E569C" w:rsidRDefault="1E2E7E8B" w:rsidP="300ED294">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E569C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Full Name: </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00A60EE8" w:rsidR="00A05326" w:rsidP="300ED294" w:rsidRDefault="1E2E7E8B" w14:paraId="4EBBB5B6" w14:textId="409DD3D8">
-[...11 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+    <w:p w14:paraId="4EBBB5B6" w14:textId="409DD3D8" w:rsidR="00A05326" w:rsidRPr="004E569C" w:rsidRDefault="1E2E7E8B" w:rsidP="300ED294">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E569C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Employer: </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00A60EE8" w:rsidR="00A05326" w:rsidP="300ED294" w:rsidRDefault="1E2E7E8B" w14:paraId="1265C12A" w14:textId="1D75B49C">
-[...11 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+    <w:p w14:paraId="1265C12A" w14:textId="1D75B49C" w:rsidR="00A05326" w:rsidRPr="004E569C" w:rsidRDefault="1E2E7E8B" w:rsidP="300ED294">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E569C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Nationality: </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="1E2E7E8B" w:rsidP="1E2E7E8B" w:rsidRDefault="1E2E7E8B" w14:paraId="38C45AA2" w14:textId="7DA2B7D6">
-[...11 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+    <w:p w14:paraId="38C45AA2" w14:textId="7DA2B7D6" w:rsidR="1E2E7E8B" w:rsidRPr="004E569C" w:rsidRDefault="1E2E7E8B" w:rsidP="1E2E7E8B">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E569C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Email: </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="300ED294" w:rsidP="1E2E7E8B" w:rsidRDefault="1E2E7E8B" w14:paraId="647D09AE" w14:textId="31B86076">
-[...12 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+    <w:p w14:paraId="647D09AE" w14:textId="31B86076" w:rsidR="300ED294" w:rsidRPr="004E569C" w:rsidRDefault="1E2E7E8B" w:rsidP="1E2E7E8B">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E569C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">ID </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00A60EE8" w:rsidR="00A05326" w:rsidP="00116BDC" w:rsidRDefault="00A05326" w14:paraId="02AD99B8" w14:textId="3B254783">
-[...18 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+    <w:p w14:paraId="02AD99B8" w14:textId="3B254783" w:rsidR="00A05326" w:rsidRPr="004E569C" w:rsidRDefault="00703EF7" w:rsidP="00116BDC">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E569C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Signature</w:t>
+      </w:r>
+      <w:r w:rsidR="007E5C5C" w:rsidRPr="004E569C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A05326" w:rsidP="300ED294" w:rsidRDefault="00A05326" w14:paraId="6244FDC4" w14:textId="309BB7D5">
+    <w:p w14:paraId="6244FDC4" w14:textId="309BB7D5" w:rsidR="00A05326" w:rsidRPr="004E569C" w:rsidRDefault="00A05326" w:rsidP="300ED294">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...31 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="19AB1B85" w14:textId="521544D0" w:rsidR="300ED294" w:rsidRPr="004E569C" w:rsidRDefault="1E2E7E8B" w:rsidP="1E2E7E8B">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E569C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Full name:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68AC8F93" w14:textId="11F04230" w:rsidR="300ED294" w:rsidRPr="004E569C" w:rsidRDefault="1E2E7E8B" w:rsidP="1E2E7E8B">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E569C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Employer: </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="300ED294" w:rsidP="1E2E7E8B" w:rsidRDefault="1E2E7E8B" w14:paraId="3325342D" w14:textId="216D019D">
-[...11 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+    <w:p w14:paraId="3325342D" w14:textId="216D019D" w:rsidR="300ED294" w:rsidRPr="004E569C" w:rsidRDefault="1E2E7E8B" w:rsidP="1E2E7E8B">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E569C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Nationality: </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="300ED294" w:rsidP="1E2E7E8B" w:rsidRDefault="1E2E7E8B" w14:paraId="7F95B7EB" w14:textId="42C7A100">
-[...12 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+    <w:p w14:paraId="7F95B7EB" w14:textId="42C7A100" w:rsidR="300ED294" w:rsidRPr="004E569C" w:rsidRDefault="1E2E7E8B" w:rsidP="1E2E7E8B">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E569C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Email: </w:t>
       </w:r>
-      <w:r w:rsidR="300ED294">
+      <w:r w:rsidR="300ED294" w:rsidRPr="004E569C">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="1E2E7E8B">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidRPr="004E569C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">ID </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="300ED294" w:rsidP="1E2E7E8B" w:rsidRDefault="1E2E7E8B" w14:paraId="74281A8F" w14:textId="2858EE6F">
-[...26 lines deleted...]
-    <w:p w:rsidR="00703EF7" w:rsidP="1E2E7E8B" w:rsidRDefault="1E2E7E8B" w14:paraId="5A2997A6" w14:textId="33F0DD0F">
+    <w:p w14:paraId="74281A8F" w14:textId="2858EE6F" w:rsidR="300ED294" w:rsidRPr="004E569C" w:rsidRDefault="1E2E7E8B" w:rsidP="1E2E7E8B">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E569C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Signature:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79834665" w14:textId="392E9437" w:rsidR="300ED294" w:rsidRPr="004E569C" w:rsidRDefault="300ED294" w:rsidP="300ED294">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5A2997A6" w14:textId="33F0DD0F" w:rsidR="00703EF7" w:rsidRPr="004E569C" w:rsidRDefault="1E2E7E8B" w:rsidP="1E2E7E8B">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="1E2E7E8B">
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E569C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Corresponding author: </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="300ED294" w:rsidP="300ED294" w:rsidRDefault="300ED294" w14:paraId="56150F6A" w14:textId="3DB31C9E">
+    <w:p w14:paraId="56150F6A" w14:textId="3DB31C9E" w:rsidR="300ED294" w:rsidRPr="004E569C" w:rsidRDefault="300ED294" w:rsidP="300ED294">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-        </w:rPr>
-[...14 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="441BAE23" w14:textId="5E3E78B7" w:rsidR="00BE1A77" w:rsidRPr="004E569C" w:rsidRDefault="1E2E7E8B" w:rsidP="1E2E7E8B">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E569C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Full name: </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="1E2E7E8B" w:rsidP="1E2E7E8B" w:rsidRDefault="1E2E7E8B" w14:paraId="0042D7A0" w14:textId="57E29ED6">
-[...11 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+    <w:p w14:paraId="0042D7A0" w14:textId="57E29ED6" w:rsidR="1E2E7E8B" w:rsidRPr="004E569C" w:rsidRDefault="1E2E7E8B" w:rsidP="1E2E7E8B">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E569C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Email: </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="1E2E7E8B" w:rsidP="1E2E7E8B" w:rsidRDefault="1E2E7E8B" w14:paraId="0D76C4B1" w14:textId="3325B3AA">
-[...9 lines deleted...]
-    <w:p w:rsidR="00DA0156" w:rsidP="4EB3D769" w:rsidRDefault="4EB3D769" w14:paraId="1801F1FB" w14:textId="5A1456FA">
+    <w:p w14:paraId="0D76C4B1" w14:textId="3325B3AA" w:rsidR="1E2E7E8B" w:rsidRPr="004E569C" w:rsidRDefault="1E2E7E8B" w:rsidP="1E2E7E8B">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1801F1FB" w14:textId="5A1456FA" w:rsidR="00DA0156" w:rsidRPr="004E569C" w:rsidRDefault="4EB3D769" w:rsidP="4EB3D769">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="4EB3D769">
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E569C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidR="00DA0156">
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Copyright Notice</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA0156" w:rsidRPr="004E569C">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="003C7C91" w:rsidR="00A85C61" w:rsidP="00D31533" w:rsidRDefault="00A85C61" w14:paraId="0A8ED0FB" w14:textId="77777777">
+    <w:p w14:paraId="0A8ED0FB" w14:textId="77777777" w:rsidR="00A85C61" w:rsidRPr="004E569C" w:rsidRDefault="00A85C61" w:rsidP="00D31533">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-          <w:lang w:val="es-CO" w:eastAsia="es-ES_tradnl"/>
+          <w:lang w:val="en-US" w:eastAsia="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E569C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>The corresponding author certifies that all authors participated substantially in the preparation of the article, are familiar with and approve its content, agree to its submission to the journal Archivos de Medicina (Manizales), and agree to the terms of publication set forth herein.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23F3D1E7" w14:textId="77777777" w:rsidR="00A85C61" w:rsidRPr="004E569C" w:rsidRDefault="00A85C61" w:rsidP="00AC211F">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E569C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>The authors retain ownership of the copyright and their publication rights without restrictions. The signing of this letter does not constitute an assignment or transfer of economic copyright to the journal Archivos de Medicina (Manizales) or to the University of Manizales.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5BC83E8B" w14:textId="77777777" w:rsidR="00A85C61" w:rsidRPr="004E569C" w:rsidRDefault="00A85C61" w:rsidP="00AC211F">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E569C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Should the article be accepted, the authors grant the journal Archivos de Medicina (Manizales) and the University of Manizales a non-exclusive, royalty-free, worldwide license to publish the article for the first time and to reproduce, distribute, publicly communicate, preserve, and make it available in print or electronic format. This authorization includes its deposit and dissemination through repositories, databases, indexes, preservation systems, and academic platforms.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C143A1B" w14:textId="77777777" w:rsidR="00A85C61" w:rsidRPr="003C7C91" w:rsidRDefault="00A85C61" w:rsidP="00AC211F">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003C7C91">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve">The corresponding author certifies that all authors participated substantially in the preparation of the article, are familiar with and approve its content, agree to its submission to the journal Archivos de Medicina (Manizales), and agree to the terms of publication set forth herein.</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidRPr="003C7C91" w:rsidR="00A85C61" w:rsidP="00AC211F" w:rsidRDefault="00A85C61" w14:paraId="23F3D1E7" w14:textId="77777777">
+        <w:t>Authors may deposit and distribute the published version of the article, as well as enter into subsequent non-exclusive agreements regarding it, provided they acknowledge its initial publication in the journal Archivos de Medicina (Manizales), including the bibliographic reference and the DOI.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F05EEF5" w14:textId="77777777" w:rsidR="00A85C61" w:rsidRPr="003C7C91" w:rsidRDefault="00A85C61" w:rsidP="00AC211F">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003C7C91">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve">The authors retain ownership of the copyright and their publication rights without restrictions. The signing of this letter does not constitute an assignment or transfer of economic copyright to the journal Archivos de Medicina (Manizales) or to the University of Manizales.</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidRPr="003C7C91" w:rsidR="00A85C61" w:rsidP="00AC211F" w:rsidRDefault="00A85C61" w14:paraId="5BC83E8B" w14:textId="77777777">
+        <w:t xml:space="preserve">Authors authorize the publication of the article under the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C7C91">
+        <w:rPr>
+          <w:rStyle w:val="Fuerte"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Creative Commons Attribution-NonCommercial-NoDerivatives 4.0 International (CC BY-NC-ND 4.0) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C7C91">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>license.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41ACFBFB" w14:textId="77777777" w:rsidR="00A85C61" w:rsidRPr="003C7C91" w:rsidRDefault="00A85C61" w:rsidP="008A6A25">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003C7C91">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve">Should the article be accepted, the authors grant the journal Archivos de Medicina (Manizales) and the University of Manizales a non-exclusive, royalty-free, worldwide license to publish the article for the first time and to reproduce, distribute, publicly communicate, preserve, and make it available in print or electronic format. This authorization includes its deposit and dissemination through repositories, databases, indexes, preservation systems, and academic platforms.</w:t>
-[...5 lines deleted...]
-        <w:jc w:val="both"/>
+        <w:t>Authors declare that the article is original, that it does not infringe on the rights of third parties, and that they have the necessary authorizations to incorporate materials whose rights belong to other individuals or institutions. Furthermore, they assume the corresponding responsibility for any claims related to plagiarism, authorship, or infringement of rights.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="244B90E5" w14:textId="77777777" w:rsidR="00A85C61" w:rsidRPr="003C7C91" w:rsidRDefault="00A85C61" w:rsidP="00A85C61">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003C7C91">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve">Authors may deposit and distribute the published version of the article, as well as enter into subsequent non-exclusive agreements regarding it, provided they acknowledge its initial publication in the journal Archivos de Medicina (Manizales), including the bibliographic reference and the DOI.</w:t>
-[...79 lines deleted...]
-    <w:p w:rsidRPr="00C83B63" w:rsidR="00957439" w:rsidP="008A6A25" w:rsidRDefault="008A6A25" w14:paraId="64F8E8AB" w14:textId="4956350C">
+        <w:t>The authors’ moral rights will be respected in accordance with Article 30 of Law 23 of 1982 and other applicable regulations.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64F8E8AB" w14:textId="4956350C" w:rsidR="00957439" w:rsidRPr="00C83B63" w:rsidRDefault="008A6A25" w:rsidP="008A6A25">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:color w:val="000000"/>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0B3DF630" wp14:editId="631A4755">
             <wp:extent cx="1683195" cy="574968"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="674821660" name="Imagen 3">
-              <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId9"/>
+              <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId8"/>
+              <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7EC4D4B7-7B3C-48B0-85AA-1BAADC42E40B}"/>
+                </a:ext>
+              </a:extLst>
             </wp:docPr>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="86573000" name="Imagen 3">
-                      <a:hlinkClick r:id="rId9"/>
+                      <a:hlinkClick r:id="rId8"/>
                     </pic:cNvPr>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId10" cstate="print">
+                    <a:blip r:embed="rId9" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1873779" cy="640070"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidR="017FE12F" w:rsidP="017FE12F" w:rsidRDefault="017FE12F" w14:paraId="7F5E148B" w14:textId="6A91A9A3">
-[...9 lines deleted...]
-    <w:p w:rsidR="00C83B63" w:rsidP="00116BDC" w:rsidRDefault="00C83B63" w14:paraId="6E25DB3C" w14:textId="77777777">
+    <w:p w14:paraId="7F5E148B" w14:textId="6A91A9A3" w:rsidR="017FE12F" w:rsidRDefault="017FE12F" w:rsidP="017FE12F">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6E25DB3C" w14:textId="77777777" w:rsidR="00C83B63" w:rsidRDefault="00C83B63" w:rsidP="00116BDC">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00703EF7" w:rsidR="00703EF7" w:rsidP="1E2E7E8B" w:rsidRDefault="1E2E7E8B" w14:paraId="3CEF56CC" w14:textId="6BDD7662">
+    <w:p w14:paraId="285CC598" w14:textId="0BEF4ADF" w:rsidR="017FE12F" w:rsidRPr="004E569C" w:rsidRDefault="1E2E7E8B" w:rsidP="004E569C">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="1E2E7E8B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sincerely, (authors’ signatures)</w:t>
-[...33 lines deleted...]
-      <w:footerReference w:type="default" r:id="rId12"/>
+        <w:t>Sincerely, (authors’ signatures)</w:t>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="017FE12F" w:rsidRPr="004E569C" w:rsidSect="00336330">
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1417" w:right="1701" w:bottom="1417" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00B67F74" w:rsidRDefault="00B67F74" w14:paraId="2F26EF04" w14:textId="77777777">
+    <w:p w14:paraId="5E0BE0AA" w14:textId="77777777" w:rsidR="00113073" w:rsidRDefault="00113073">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00B67F74" w:rsidRDefault="00B67F74" w14:paraId="7F1ACA91" w14:textId="77777777">
+    <w:p w14:paraId="66FA64E3" w14:textId="77777777" w:rsidR="00113073" w:rsidRDefault="00113073">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
+      <w:tblStyle w:val="TableNormal"/>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblLayout w:type="fixed"/>
-      <w:tblLook w:val="06a0"/>
+      <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="2945"/>
       <w:gridCol w:w="2945"/>
       <w:gridCol w:w="2945"/>
     </w:tblGrid>
-    <w:tr w:rsidR="3E3C4063" w:rsidTr="3E3C4063" w14:paraId="73EC8FDB" w14:textId="77777777">
+    <w:tr w:rsidR="3E3C4063" w14:paraId="73EC8FDB" w14:textId="77777777" w:rsidTr="3E3C4063">
       <w:trPr>
         <w:trHeight w:val="300"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2945" w:type="dxa"/>
         </w:tcPr>
-        <w:p w:rsidR="3E3C4063" w:rsidP="3E3C4063" w:rsidRDefault="3E3C4063" w14:paraId="0B60DF2D" w14:textId="42582A76">
+        <w:p w14:paraId="0B60DF2D" w14:textId="42582A76" w:rsidR="3E3C4063" w:rsidRDefault="3E3C4063" w:rsidP="3E3C4063">
           <w:pPr>
             <w:pStyle w:val="Encabezado"/>
-            <w:ind w:start="-115"/>
+            <w:ind w:left="-115"/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2945" w:type="dxa"/>
         </w:tcPr>
-        <w:p w:rsidR="3E3C4063" w:rsidP="3E3C4063" w:rsidRDefault="3E3C4063" w14:paraId="529D862E" w14:textId="3FF26FD6">
+        <w:p w14:paraId="529D862E" w14:textId="3FF26FD6" w:rsidR="3E3C4063" w:rsidRDefault="3E3C4063" w:rsidP="3E3C4063">
           <w:pPr>
             <w:pStyle w:val="Encabezado"/>
             <w:jc w:val="center"/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2945" w:type="dxa"/>
         </w:tcPr>
-        <w:p w:rsidR="3E3C4063" w:rsidP="3E3C4063" w:rsidRDefault="3E3C4063" w14:paraId="39F5C369" w14:textId="32E7BE73">
+        <w:p w14:paraId="39F5C369" w14:textId="32E7BE73" w:rsidR="3E3C4063" w:rsidRDefault="3E3C4063" w:rsidP="3E3C4063">
           <w:pPr>
             <w:pStyle w:val="Encabezado"/>
-            <w:ind w:end="-115"/>
+            <w:ind w:right="-115"/>
             <w:jc w:val="right"/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w:rsidR="3E3C4063" w:rsidP="3E3C4063" w:rsidRDefault="3E3C4063" w14:paraId="1C64A557" w14:textId="63FB7BF4">
+  <w:p w14:paraId="1C64A557" w14:textId="63FB7BF4" w:rsidR="3E3C4063" w:rsidRDefault="3E3C4063" w:rsidP="3E3C4063">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00B67F74" w:rsidRDefault="00B67F74" w14:paraId="5A8CBCAD" w14:textId="77777777">
+    <w:p w14:paraId="6816F45E" w14:textId="77777777" w:rsidR="00113073" w:rsidRDefault="00113073">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00B67F74" w:rsidRDefault="00B67F74" w14:paraId="01AF84C8" w14:textId="77777777">
+    <w:p w14:paraId="2C207CC4" w14:textId="77777777" w:rsidR="00113073" w:rsidRDefault="00113073">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
+      <w:tblStyle w:val="TableNormal"/>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblLayout w:type="fixed"/>
-      <w:tblLook w:val="06a0"/>
+      <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="2945"/>
       <w:gridCol w:w="2945"/>
       <w:gridCol w:w="2945"/>
     </w:tblGrid>
-    <w:tr w:rsidR="3E3C4063" w:rsidTr="3E3C4063" w14:paraId="253E8246" w14:textId="77777777">
+    <w:tr w:rsidR="3E3C4063" w14:paraId="253E8246" w14:textId="77777777" w:rsidTr="3E3C4063">
       <w:trPr>
         <w:trHeight w:val="300"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2945" w:type="dxa"/>
         </w:tcPr>
-        <w:p w:rsidR="3E3C4063" w:rsidP="3E3C4063" w:rsidRDefault="00C96EEA" w14:paraId="7AC702BE" w14:textId="55818A42">
+        <w:p w14:paraId="7AC702BE" w14:textId="55818A42" w:rsidR="3E3C4063" w:rsidRDefault="00C96EEA" w:rsidP="3E3C4063">
           <w:pPr>
             <w:pStyle w:val="Encabezado"/>
-            <w:ind w:start="-115"/>
+            <w:ind w:left="-115"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:noProof/>
             </w:rPr>
             <w:drawing>
               <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="65A1D865" wp14:editId="10DEA1CD">
                 <wp:extent cx="1625600" cy="558800"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
-                <wp:docPr id="687508574" name="Imagen 1"/>
+                <wp:docPr id="687508574" name="Imagen 1">
+                  <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                      <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C597A39F-1A35-4A14-B510-C710082FE519}"/>
+                    </a:ext>
+                  </a:extLst>
+                </wp:docPr>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:nvPicPr>
                         <pic:cNvPr id="687508574" name="Imagen 687508574"/>
                         <pic:cNvPicPr/>
                       </pic:nvPicPr>
                       <pic:blipFill>
                         <a:blip r:embed="rId1">
                           <a:extLst>
                             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                             </a:ext>
                           </a:extLst>
                         </a:blip>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="1625600" cy="558800"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2945" w:type="dxa"/>
         </w:tcPr>
-        <w:p w:rsidR="3E3C4063" w:rsidP="3E3C4063" w:rsidRDefault="3E3C4063" w14:paraId="4FF745B5" w14:textId="0D650858">
+        <w:p w14:paraId="4FF745B5" w14:textId="0D650858" w:rsidR="3E3C4063" w:rsidRDefault="3E3C4063" w:rsidP="3E3C4063">
           <w:pPr>
             <w:pStyle w:val="Encabezado"/>
             <w:jc w:val="center"/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2945" w:type="dxa"/>
         </w:tcPr>
-        <w:p w:rsidR="3E3C4063" w:rsidP="3E3C4063" w:rsidRDefault="3E3C4063" w14:paraId="2C14F5AF" w14:textId="6985BD67">
+        <w:p w14:paraId="2C14F5AF" w14:textId="6985BD67" w:rsidR="3E3C4063" w:rsidRDefault="3E3C4063" w:rsidP="3E3C4063">
           <w:pPr>
             <w:pStyle w:val="Encabezado"/>
-            <w:ind w:end="-115"/>
+            <w:ind w:right="-115"/>
             <w:jc w:val="right"/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w:rsidRPr="00EC1E73" w:rsidR="3E3C4063" w:rsidP="2A4DA25E" w:rsidRDefault="2A4DA25E" w14:paraId="79E57847" w14:textId="4918E29E">
+  <w:p w14:paraId="79E57847" w14:textId="4918E29E" w:rsidR="3E3C4063" w:rsidRPr="004E569C" w:rsidRDefault="2A4DA25E" w:rsidP="2A4DA25E">
     <w:pPr>
       <w:pStyle w:val="paragraph"/>
       <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       <w:spacing w:before="0" w:beforeAutospacing="0" w:after="165" w:afterAutospacing="0"/>
       <w:textAlignment w:val="baseline"/>
       <w:rPr>
         <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
+        <w:lang w:val="en-US"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="2A4DA25E">
+    <w:r w:rsidRPr="004E569C">
       <w:rPr>
         <w:rStyle w:val="normaltextrun"/>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
+        <w:lang w:val="en-US"/>
       </w:rPr>
-      <w:t xml:space="preserve">ISSN (electronic version) 2339-3874</w:t>
+      <w:t>ISSN (electronic version) 2339-3874</w:t>
     </w:r>
-    <w:r w:rsidRPr="2A4DA25E">
+    <w:r w:rsidRPr="004E569C">
       <w:rPr>
         <w:rStyle w:val="eop"/>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
+        <w:lang w:val="en-US"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
-    <w:r w:rsidR="00EC1E73">
+    <w:r w:rsidR="00EC1E73" w:rsidRPr="004E569C">
+      <w:rPr>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
       <w:br/>
     </w:r>
-    <w:r w:rsidRPr="00B27E3D">
+    <w:r w:rsidRPr="004E569C">
       <w:rPr>
         <w:rStyle w:val="normaltextrun"/>
-        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
         <w:color w:val="000000" w:themeColor="text1"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
+        <w:lang w:val="en-US"/>
       </w:rPr>
       <w:t xml:space="preserve">ISSN </w:t>
     </w:r>
-    <w:r w:rsidRPr="00B27E3D">
+    <w:r w:rsidRPr="004E569C">
       <w:rPr>
         <w:rStyle w:val="normaltextrun"/>
-        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:color w:val="000000" w:themeColor="text1"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
+        <w:lang w:val="en-US"/>
       </w:rPr>
-      <w:t xml:space="preserve">(ISSN-L): 1657-320X</w:t>
+      <w:t>(ISSN-L): 1657-320X</w:t>
     </w:r>
-    <w:r w:rsidR="00EC1E73">
+    <w:r w:rsidR="00EC1E73" w:rsidRPr="004E569C">
+      <w:rPr>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
       <w:br/>
     </w:r>
-    <w:r w:rsidRPr="2A4DA25E">
+    <w:r w:rsidRPr="004E569C">
       <w:rPr>
         <w:rStyle w:val="normaltextrun"/>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
+        <w:lang w:val="en-US"/>
       </w:rPr>
-      <w:t xml:space="preserve">DOI:</w:t>
+      <w:t>DOI:</w:t>
     </w:r>
     <w:hyperlink r:id="rId2">
-      <w:r w:rsidRPr="2A4DA25E">
+      <w:r w:rsidRPr="004E569C">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> https://doi.org/10.30554/archmed</w:t>
       </w:r>
     </w:hyperlink>
-    <w:r w:rsidRPr="2A4DA25E">
+    <w:r w:rsidRPr="004E569C">
       <w:rPr>
         <w:rStyle w:val="eop"/>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
+        <w:lang w:val="en-US"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="00AA37DC"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="78B40480"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -1805,191 +1807,199 @@
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="870261789">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="180"/>
+  <w:zoom w:percent="160"/>
   <w:hideSpellingErrors/>
   <w:hideGrammaticalErrors/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00D46C1F"/>
     <w:rsid w:val="00003E8F"/>
     <w:rsid w:val="00060736"/>
     <w:rsid w:val="00073685"/>
     <w:rsid w:val="00094CF1"/>
     <w:rsid w:val="000C7289"/>
     <w:rsid w:val="000F3BE4"/>
+    <w:rsid w:val="00113073"/>
     <w:rsid w:val="00116BDC"/>
     <w:rsid w:val="001624AF"/>
     <w:rsid w:val="00181B2E"/>
     <w:rsid w:val="001E109B"/>
     <w:rsid w:val="00240DF0"/>
     <w:rsid w:val="00255C66"/>
     <w:rsid w:val="00282B05"/>
     <w:rsid w:val="002B1A60"/>
     <w:rsid w:val="002C0BE8"/>
     <w:rsid w:val="002C5880"/>
     <w:rsid w:val="002D4110"/>
     <w:rsid w:val="00317D1B"/>
     <w:rsid w:val="00336330"/>
     <w:rsid w:val="00343E75"/>
     <w:rsid w:val="00367A7D"/>
     <w:rsid w:val="003714A6"/>
     <w:rsid w:val="00372E00"/>
     <w:rsid w:val="0038498F"/>
     <w:rsid w:val="003A2499"/>
     <w:rsid w:val="003B1F86"/>
     <w:rsid w:val="003C7C91"/>
     <w:rsid w:val="003D1EAB"/>
     <w:rsid w:val="003F0745"/>
     <w:rsid w:val="003F0B34"/>
     <w:rsid w:val="004178BC"/>
     <w:rsid w:val="00461D1F"/>
+    <w:rsid w:val="004722EC"/>
     <w:rsid w:val="0047698B"/>
+    <w:rsid w:val="004A6E84"/>
     <w:rsid w:val="004D3B7B"/>
+    <w:rsid w:val="004E569C"/>
     <w:rsid w:val="00522202"/>
     <w:rsid w:val="00560B5E"/>
     <w:rsid w:val="005C12C4"/>
     <w:rsid w:val="005F5501"/>
     <w:rsid w:val="006309B5"/>
     <w:rsid w:val="00683674"/>
     <w:rsid w:val="00683A54"/>
     <w:rsid w:val="006A6356"/>
     <w:rsid w:val="00703EF7"/>
     <w:rsid w:val="00733F1D"/>
     <w:rsid w:val="00740F06"/>
     <w:rsid w:val="00775125"/>
     <w:rsid w:val="007E5C5C"/>
     <w:rsid w:val="008440EF"/>
     <w:rsid w:val="00844C22"/>
+    <w:rsid w:val="00867844"/>
     <w:rsid w:val="008713FD"/>
     <w:rsid w:val="008824C0"/>
     <w:rsid w:val="008A6A25"/>
     <w:rsid w:val="008E59B0"/>
     <w:rsid w:val="0093196F"/>
     <w:rsid w:val="00957439"/>
     <w:rsid w:val="009648C5"/>
     <w:rsid w:val="0096599B"/>
     <w:rsid w:val="00995D1F"/>
     <w:rsid w:val="009B1D39"/>
     <w:rsid w:val="009D18ED"/>
     <w:rsid w:val="00A05326"/>
     <w:rsid w:val="00A0614F"/>
     <w:rsid w:val="00A22FC3"/>
     <w:rsid w:val="00A60EE8"/>
     <w:rsid w:val="00A77681"/>
     <w:rsid w:val="00A85C61"/>
     <w:rsid w:val="00A92AB6"/>
     <w:rsid w:val="00AB0208"/>
     <w:rsid w:val="00AC211F"/>
     <w:rsid w:val="00AD59B0"/>
     <w:rsid w:val="00AF6656"/>
     <w:rsid w:val="00B239E9"/>
     <w:rsid w:val="00B27E3D"/>
     <w:rsid w:val="00B42FC1"/>
-    <w:rsid w:val="00B67F74"/>
     <w:rsid w:val="00B9571E"/>
     <w:rsid w:val="00BA0389"/>
     <w:rsid w:val="00BA1E64"/>
     <w:rsid w:val="00BE1A77"/>
     <w:rsid w:val="00BE2F2B"/>
+    <w:rsid w:val="00C03328"/>
     <w:rsid w:val="00C05866"/>
     <w:rsid w:val="00C065F4"/>
     <w:rsid w:val="00C343E1"/>
+    <w:rsid w:val="00C46453"/>
     <w:rsid w:val="00C53473"/>
+    <w:rsid w:val="00C7553F"/>
     <w:rsid w:val="00C755B7"/>
     <w:rsid w:val="00C83B63"/>
     <w:rsid w:val="00C85B26"/>
     <w:rsid w:val="00C96EEA"/>
     <w:rsid w:val="00CC1670"/>
+    <w:rsid w:val="00CC4562"/>
     <w:rsid w:val="00D1403F"/>
     <w:rsid w:val="00D31533"/>
     <w:rsid w:val="00D37D3B"/>
     <w:rsid w:val="00D4512B"/>
     <w:rsid w:val="00D46C1F"/>
     <w:rsid w:val="00D5141C"/>
     <w:rsid w:val="00D54785"/>
+    <w:rsid w:val="00D60FFB"/>
     <w:rsid w:val="00D94530"/>
     <w:rsid w:val="00DA0156"/>
     <w:rsid w:val="00DB51E3"/>
     <w:rsid w:val="00E03D12"/>
     <w:rsid w:val="00E1112F"/>
     <w:rsid w:val="00E669CD"/>
     <w:rsid w:val="00EA5255"/>
     <w:rsid w:val="00EB0973"/>
     <w:rsid w:val="00EC1E73"/>
     <w:rsid w:val="00EE4AFD"/>
     <w:rsid w:val="00EF1F74"/>
     <w:rsid w:val="00FA4909"/>
     <w:rsid w:val="00FD185F"/>
-    <w:rsid w:val="00FE16DB"/>
     <w:rsid w:val="00FF273A"/>
     <w:rsid w:val="017FE12F"/>
     <w:rsid w:val="1E2E7E8B"/>
     <w:rsid w:val="22D4FF20"/>
     <w:rsid w:val="23855697"/>
     <w:rsid w:val="2451332F"/>
+    <w:rsid w:val="24FDE39C"/>
     <w:rsid w:val="2A4DA25E"/>
     <w:rsid w:val="2D759999"/>
     <w:rsid w:val="300ED294"/>
     <w:rsid w:val="31E164A6"/>
     <w:rsid w:val="3848C19A"/>
     <w:rsid w:val="3E3C4063"/>
     <w:rsid w:val="49FC582A"/>
     <w:rsid w:val="4EB3D769"/>
     <w:rsid w:val="4F4C2B2A"/>
     <w:rsid w:val="58C822A0"/>
     <w:rsid w:val="65423C2B"/>
     <w:rsid w:val="66B21440"/>
     <w:rsid w:val="68C008C9"/>
     <w:rsid w:val="754BD5A9"/>
     <w:rsid w:val="7B75D2CC"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
@@ -2426,151 +2436,166 @@
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Tablanormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Sinlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal">
+    <w:name w:val="Table Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
   <w:style w:type="character" w:styleId="Hipervnculo">
     <w:name w:val="Hyperlink"/>
     <w:rsid w:val="00D46C1F"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NormalWeb">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00D46C1F"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Textodeglobo">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="TextodegloboCar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00A05326"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TextodegloboCar">
     <w:name w:val="Texto de globo Car"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:link w:val="Textodeglobo"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00A05326"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Refdecomentario">
-    <w:name w:val="annotation reference"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentReference">
+    <w:name w:val="Comment Reference"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00A05326"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Textocomentario">
-    <w:name w:val="annotation text"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CommentText">
+    <w:name w:val="Comment Text"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="TextocomentarioCar"/>
+    <w:link w:val="CommentTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00A05326"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="TextocomentarioCar">
-    <w:name w:val="Texto comentario Car"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
+    <w:name w:val="Comment Text Char"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
-    <w:link w:val="Textocomentario"/>
+    <w:link w:val="CommentText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00A05326"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Asuntodelcomentario">
-[...3 lines deleted...]
-    <w:link w:val="AsuntodelcomentarioCar"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CommentSubject">
+    <w:name w:val="Comment Subject"/>
+    <w:basedOn w:val="CommentText"/>
+    <w:next w:val="CommentText"/>
+    <w:link w:val="CommentSubjectChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00A05326"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="AsuntodelcomentarioCar">
-[...2 lines deleted...]
-    <w:link w:val="Asuntodelcomentario"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
+    <w:name w:val="Comment Subject Char"/>
+    <w:basedOn w:val="CommentTextChar"/>
+    <w:link w:val="CommentSubject"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00A05326"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Revisin">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00EF1F74"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
@@ -2583,51 +2608,51 @@
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="3E3C4063"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Piedepgina">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="3E3C4063"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="table" w:styleId="Tablaconcuadrcula">
     <w:name w:val="Table Grid"/>
-    <w:basedOn w:val="Tablanormal"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="00FB4123"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="paragraph">
     <w:name w:val="paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="00EC1E73"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
     </w:pPr>
     <w:rPr>
       <w:lang w:val="es-CO" w:eastAsia="es-MX"/>
@@ -2704,58 +2729,59 @@
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
         <w:div w:id="2143960318">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
+  <w:encoding w:val="windows-1252"/>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cim@umanizales.edu.co" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://creativecommons.org/licenses/by-nc-nd/4.0/deed.es" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://creativecommons.org/licenses/by-nc-nd/4.0/deed.es" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:https://doi.org/10.30554/archmed" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
@@ -3021,54 +3047,54 @@
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{264C8017-B054-8541-95AB-027A31FBBC27}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>4</Pages>
-[...1 lines deleted...]
-  <Characters>3953</Characters>
+  <Pages>3</Pages>
+  <Words>586</Words>
+  <Characters>3481</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>127</Lines>
-  <Paragraphs>57</Paragraphs>
+  <Lines>105</Lines>
+  <Paragraphs>48</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4574</CharactersWithSpaces>
+  <CharactersWithSpaces>4019</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
-<coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
+<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>jaime</dc:creator>
-  <keywords>, docId:D0BC6452DD327F602DF0F6C61B752244</keywords>
-[...1 lines deleted...]
-  <revision>2</revision>
+  <cp:keywords>, docId:F11547791D6FAE7D06855DD794E2506B</cp:keywords>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-</coreProperties>
+</cp:coreProperties>
 </file>